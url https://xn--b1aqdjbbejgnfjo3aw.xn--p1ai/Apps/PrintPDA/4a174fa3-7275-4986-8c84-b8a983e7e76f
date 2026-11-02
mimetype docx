--- v0 (2025-10-13)
+++ v1 (2026-11-02)
@@ -1,12782 +1,24870 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:pStyle w:val="891"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">СОГЛАСИЕ ЗАКОННОГО ПРЕДСТАВИТЕЛЯ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00316C3E">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>СОГЛАСИЕ</w:t>
+        <w:t xml:space="preserve">НА ОБРАБОТКУ ПЕРСОНАЛЬНЫХ ДАННЫХ НЕСОВЕРШЕННОЛЕТНЕГО  СУБЪЕКТА ПЕРСОНАЛЬНЫХ ДАННЫХ И ПЕРСОНАЛЬНЫХ ДАННЫХ ЗАКОННОГО ПРЕДСТАВИТЕЛЯ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00316C3E">
-[...120 lines deleted...]
-      </w:r>
+      <w:r/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a8"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="10629" w:type="dxa"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="1044"/>
+        <w:gridCol w:w="8786"/>
+        <w:gridCol w:w="799"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="380"/>
+          <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1044" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="315"/>
+                <w:tab w:val="left" w:pos="566" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="0"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Я,</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="9586" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...27 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">_____________________________________________________________________________________,</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9631" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...80 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   (Ф.И.О. родителя или законного представителя полностью)</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="387"/>
+          <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-70"/>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">паспорт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">выдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________________________________________________ </w:t>
+            </w:r>
+            <w:r/>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(серия, номер)                                                                             (кем и когда)</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidTr="009B3A18">
-[...205 lines deleted...]
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9631" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____________________________________</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в случае опекунства указать реквизиты документа, на основании которого осуществляется опека или попечительство)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проживающий по адресу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________________________________________________________________________,</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:left="0" w:right="67" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">являюсь законным представителем (опекуном) несовершеннолетнего</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:left="0" w:right="67" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________________________________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-5"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ФИО несовершеннолетнего полностью)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">паспорт/свидетельство</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________________________________</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        (нужное подчеркнуть)                                                   (данные документа: серия, номер, кем и когда выдан)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____________________________,</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="170" w:beforeAutospacing="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зарегистрированного по адресу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...160 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________________________________________________,</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="925"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с Федеральным законом от 27 июля 2006 г. N 152-ФЗ «О персональных данных» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даю свое согласие муниципальному автономному учреждению дополнительного образования «Спортивная школа олимпийского резерва «Фаворит» (ИНН 8901012574, КПП 890101001), расположенному по адресу: 629008, ЯНАО, г. Салехард, ул. Мира, дом 11 (далее – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оператор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), на автоматизированную</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также без использования средств автоматизации обработку моих персональных данных и персональных данных несовершеннолетнего, включая сбор, запись, систематизацию, накопление, хранение, уточнение (обновление, изменение), извлечение, исп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ользование, обезличивание, блокирование,  уничтожение персональных данных в рамках осуществления уставной деятельности Оператора. </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ере</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чень персональных данных, на обработку которых дается согласие:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фамилия, имя, отчество (при наличии); число, месяц, год рождения; пол; гражданство; данные свидетельства о рождении, паспортные данные; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные о регистрации по месту проживания и данные о фактическом месте проживания;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> место работы/учебы; данные номера телефона (сотовый, домашний, рабочий);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адреса электронной почты; сведения об образовании; данные полиса обязательного медицинского страхования; страховой номер индивидуального лицевого счета в пенсионном фонде Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оссии (СНИЛС); идентификационный номер налогоплат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ельщика (ИНН); сведения о социальном статусе; информация о членах семьи; группа и этап подготовки; спортивный разряд/звание (при наличии), результаты спортивных соревнований и контрольных испытаний; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">антропометрические данные (рост, вес, длина туловища и конечностей, размер одежды, обуви</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; сведения о членстве в спор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тивных сборных командах различного уровня; сведения о выполнении норм гто, сведения о награждениях и поощрениях; информация о принятии участия в соревнованиях, турнирах, иных публичных мероприятиях;  информация о нарушениях антидопингового кодекса; фотогра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фии, видеозаписи, аудиозаписи, теле- и видео трансляции; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные о медицинском допуске к занятиям по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видам спорта и соревнованиям, об УМО, данные о прививочных сертификатах и результатах анализов на COVID-19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; данные о прививочных сертификатах и результатах анал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изов, необходимых для достижения указанных в согласии целей; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные комиссии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по делам несовершеннолетних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="925"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цель обработки персональных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечение деятельности по спортивной подготовке спортсменов, в том числе присвоение спортивных разрядов, званий, судейских категорий, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реализация и анализ выполнения программ спортивной подготовки, оценка их эффективности, персонифицированный учет обучающихся в региональной системе дополнительного образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; медицинского обслуживания; веден</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ие статистики; обеспечение участия несовершеннолетнего в официальных спортивных мероприятиях; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">взаимодействие со СМИ в сфере популяризации спорта, физической культуры и здорового образа жизни; создание, ведение и развитие базы данных спортсменов, тренеров и судей по культивируемым Оператором видам спорта; ведения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ведомственных реестров спортсменов; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формирования списков кандидатов в спортивные сборные команды Российской Федерации по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видам спорта (спортивным дисциплинам); организацию гостиничного размещения, осуществления бронирования (резервирования мест в объектах размещения, организацию транспортного обслуживания участников мероприятий; обеспечения питанием;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечения пропускного и внутриобъектового режима</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">получения и обработки сведений для составления сводной статической отчетности по формам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1-ФК, № 5-ФК, № 3-АФК и аналитики данных.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я согласен(-на), что обработка персональных данных может осуществляться </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">путем смешанной (автоматизированной и неавтоматизированной) обработки персональных данных, включая сбор, запись, систематизаци</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ю, накопление, хранение, уточнение (обновление, изменение), извлечение, использование, обезличивание, блокирование, уничтожение персональных данных, в т.ч. с использованием специализированных информационных систем, государственных/муниципальных информацион</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ных систем: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АИС «Л-Спорт», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГИС ЕКЖЯ (https://ek.yanao.ru/)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навигатор ДО детей в ЯНАО (https://pfdo.yanao.ru)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПФДО (pfdo.ru)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С целью реализации вышеуказанных целей выражаю свое согласие на передачу (предоставление) Оператором моих персональных данных и персональных данных несовершеннолетнего для осуществления их обработки третьим лицам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлению по физической</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> культуре и спорту Администрации г. Салехард</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (г. Салехард, ул. Комсомольская, 16Г, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН/КПП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8901022364/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0101001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">департаменту по физической культуре и спорту ЯНАО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(г. Салехард, ул. Мира, 9, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН/КПП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8901017460/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">890101001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерству спорта Российской Федерации (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г Москва, ул Казакова, д 18, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН/КПП 7703771271/ 770901001); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственному автономному учреждению Я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мало-Ненецкого автономного округа «Центр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спортивной подготовки» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(г Салехард, ул Чупрова, д 17Б, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН/КПП 8901011235/ 890101001); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">департаменту образования ЯНАО (г. Салехард, ул. Совхоз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ная, д. 14, корп.1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН/КПП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8901017131/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">890101001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">следующих персональных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фамилия, имя, отчество; пол; число, месяц, год рождения; данные о зачислении в группы спортивной организации, данные документов спортивной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">квалификации и спортивной подготовки, данные о зачислении в спортивные сборные команды; результаты соревнований и спортивных достижений, результаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">контрольно-переводных тестов; фотография, данные фото и видеосъемки в рамках подготовки и участия в соревнованиях; тип документа, удостоверяющего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">личность; данные документа, удостоверяющего личность, гражданство; данные о регистрации по месту проживания и данные о фактическом месте проживания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; место работы/учебы; данные номера телефона (сотовый, домашний, рабочий); адрес электронной почты; данные свидетельства о присвоении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационного номера налогоплательщика, данные страхового номера индивидуального лицевого счета, данные полиса обязательного медицинского </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">страхования; антропометрические данные (рост, вес, длина туловища и конечностей, размер одежды, обуви; данные о медицинском допуске к занятиям по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видам спорта и соревнованиям, об УМО, данные о прививочных сертификатах и результатах анализов на COVID-19; данные о составе семьи,данные комиссии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по делам несовершеннолетних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цели передачи: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обработка заявок на участие в соревнованиях и ведение протоколов соревнований, работы комиссий по допуску участников к соревнованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в т.ч. для принятие решения о допуске/недопуске к участию в соревнованиях), оформление аккредитации участника спортивного мероприятиях, присвоение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спортивных разрядов, званий, судейских категорий, передача данных объектам спорта для оформления пропусков для прохода/проезда на территорию данных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объектов спорта, определение принадлежности к физкультурно- спортивной организации и территориальной принадлежности при выступлении на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соревнованиях, формирование и утверждение списков кандидатов в спортивные сборные команды, формирование и утверждение списков спортивных сборных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">команд, оформление заявок на приобретение и приобретение билетов на проезд к месту проведения мероприятий и обратно, оформление полисов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">добровольного медицинского страхования и страхования от несчастных случаев, оформление выплат по итогам участия в соревнованиях (призовых, премий, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стипендий, грантов), составление документации для заявок и получение экипировки общего и специального назначения, составление и утверждение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуального плана подготовки спортсмена, оформление лицензии в международной спортивной федерации и общероссийской спортивной федерации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предоставление отчетов по утвержденным формам органам государственной власти и общественным спортивным и антидопинговым организациям, связанными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с возложенными на них функциями и ответа на официальные запросы, полученные от этих организаций, проведение статистических и научных исследований, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также на хранение этих данных на электронных носителях. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ООО «МАТП» (ОГРН 1208900002266, г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Салехард, ул. Приозерная, д. 14, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН/КПП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8901039417/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">890101001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">следующих персональных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фамилия, имя, отчество; пол; число, месяц, год рождения; данные о зачислении в группы спортивной организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цели передачи:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организация перевозки обучающихся к месту осуществления учебно-тренировочного процесса и обратно.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иным организациям, участвующим в предоставлении государственных и муниципальных услуг, предусмотренных ФЗ от 27.07.2010г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">210-ФЗ «Об организации предоставления государственных и муниципальных услуг», ФЗ от 04.12.2007 г. N329-ФЗ «О физ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ической культуре и спорте в Российской Федерации». </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="850"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласие на обработку персональных данных действует с даты его подписания до истечения 10 лет с момента окончания спортивной карьеры или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даты отзыва, если иное не предусмотрено законодательством Российской Федерации.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="850"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я уведомлен(-на) о своем праве отозвать настоящее согласие в любое время.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="850"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я подтверждаю, что, давая настоящее согласие, я действую по своей воле и в интересах своих/своего ребенка, родителем (законным представителем) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">которого я являюсь.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="850"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я уведомлен(а) о том, что в случае отзыва согласия на обработку персональных данных Оператор вправе продолжить обработку персональных данных без согласия в соответствии с ч. 2 ст. 9 Федерального закона 27 июля 2006 N 152-ФЗ «О персонал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ьных данных». </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="850"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10488" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7228"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3024"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-79" w:right="0"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...74 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
             </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="142"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:ind w:right="-71"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ФИО представителя субъекта персональных данных полностью)</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-79" w:right="0"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00316C3E">
-[...275 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7176" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-138" w:right="-23"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«____» ___________________________ 20 ___ г.</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:tcW w:w="236" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-79" w:right="0"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...74 lines deleted...]
-            </w:r>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="nil" w:color="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+        <w:br w:type="page" w:clear="all"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СОГЛАСИЕ ЗАКОННОГО ПРЕДСТАВИТЕЛЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НА ОБРАБОТКУ ПЕРСОНАЛЬНЫХ ДАННЫХ НЕСОВЕРШЕННОЛЕТНЕГО СУБЪЕКТА ПЕРСОНАЛЬНЫХ ДАННЫХ И ПЕРСОНАЛЬНЫХ ДАННЫХ ЗАКОННОГО ПРЕДСТАВИТЕЛЯ, РАЗРЕШЕННЫХ ДЛЯ РАСПРОСТРАНЕНИЯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10629" w:type="dxa"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1044"/>
+        <w:gridCol w:w="8786"/>
+        <w:gridCol w:w="799"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3884"/>
+                <w:tab w:val="left" w:pos="566" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="3"/>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...87 lines deleted...]
-                <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Я,</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="9586" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidRDefault="00283C78" w:rsidP="009B3A18">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="a5"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">________________________,</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00316C3E" w:rsidTr="009B3A18">
-[...3116 lines deleted...]
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9631" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...102 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   (Ф.И.О. родителя или законного представителя полностью)</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="387"/>
+          <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-70"/>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">паспорт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">выдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________________________________________________ </w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="2" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(серия, номер)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                             (кем и когда)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______________________________________________________________________________________________</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в случае опекунства указать реквизиты документа, на основании котор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ого осуществляется опека или попечительство)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проживающий по адресу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________________________________________________________________________,</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:jc w:val="both"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">являюсь законным представителем (опекуном) несовершеннолетнего</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:jc w:val="both"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______________________________________________________________________________________________</w:t>
+            </w:r>
+            <w:r/>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ФИО несовершеннолетнего полностью)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">паспорт/свидетельство</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________________________________________________________</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        (нужное подчерк</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нуть)                                                   (данные документа: серия, номер, кем и когда выдан)</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______________________________________________________________________________________________,</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="927"/>
+              <w:ind w:right="-161"/>
+              <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зарегистрированного  по адресу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_________________________________________________,</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии со ст. 9 Федерального закона от 27 июля 2006 N 152-ФЗ «О персональных данных»,  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даю свое согласие муниципальному автономному учреждению дополнительного образования «Спортивная школа олимпийского резерва «Фаворит» (ИНН 8901012574, КПП 890101001), расположенному по адресу: 629008, ЯНАО, г. Салехард,  ул. Мира, дом 11 (далее  –  Оператор), на распространение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (передачу, предоставление) моих персональных данных и персональных данных моего несовершеннолетнего ребенка (подопечного) в рамках осуществления уставной деятельности Оператора.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="925"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цель: обеспечение тренировочн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого и образовательного процессов; ведение статистики; обеспечения участия несовершеннолетнего в официальных спортивных мероприятиях; оформление документов спортивных соревнований и мероприятий; учет результатов соревнований и мероприятий;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хранение данных об этих результатах на бумажных и/или электронных носителях; взаимодействие со СМИ в сфере популяризации спорта, физической культуры и здорового образа жизни; создание, ведение и развитие базы данных спортсменов, тренеров и судей по культи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вируемым Оператором видам спорта, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предоставление данных о зачислениях/переводах/отчислениях граждан на услуги спорта, получения сведений о расписании занятий, а также об их </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изменениях переносах, фактах посещений занятий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечение деятельности по спортивной подготовке спортсменов, в том числе присвоение спортивных разрядов, званий, судейских категорий, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реализация и анализ выполнения программ спортивной подготовки, оценка их эффективности, персонифицированный учет обучающихся в региональной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">системе дополнительного образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="891"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявляю о согласии на распространение моих/моего несовершеннолетнего ребенка персональных данных для целей, указанных в настоящем Согласии в следующем порядке:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1423"/>
+        <w:gridCol w:w="4997"/>
+        <w:gridCol w:w="730"/>
+        <w:gridCol w:w="753"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="764"/>
+        <w:gridCol w:w="1081"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1423" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="28" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Категория персональных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">данных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перечень персональных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">анных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58" w:right="47"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="4" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Раз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">решаю к распространению (да/нет)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58" w:right="39"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="4" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неограниченному кругу лиц (да/нет)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57" w:right="50"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Условия и запреты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1423" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57" w:right="5"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Персональные данные</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:ind w:left="57" w:right="5"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r/>
+            <w:sdt>
+              <w:sdtPr>
+                <w15:appearance w15:val="boundingBox"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...51 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w15:appearance w15:val="boundingBox"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-49"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...274 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-49"/>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="375"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-105" w:right="-104"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="891"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7079" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата, месяц, год рождения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-49"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...52 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283C78">
-[...203 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7363" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-49"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...50 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7363" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...115 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-49"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...7 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="423"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3558" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-105"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="891"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6073" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Группа и этап спортивной подготовки</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-49"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...7 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спортивный разряд/звание (при наличии), результаты спортивных соревнований и контрольных испытаний</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мобильный телефон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Принадлежность к спортивной организации </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спортивная квалификация</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место учебы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, работы, сведения об образовании</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о членстве в спортивных сборных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">командах</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения о выполнении норм ГТО</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">награждениях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">поощрениях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информация о принятии участия в соревнованиях, турнирах, иных публичных мероприятиях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информация о нарушениях антидопингового кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Результаты соревнований и спортивных достижений</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Результаты контрольно-переводных тестов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="891"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Биометрические персональные данные</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="57"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фотографии,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">виде-,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аудиозаписи,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">теле-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">видео трансляции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="730" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Да </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="58"/>
+              <w:spacing w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val=""/>
+                <w15:appearance w15:val="boundingBox"/>
+                <w:label w:val="0"/>
+                <w:lock w:val="unlocked"/>
+                <w:tag w:val=""/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+                <w:rPr>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="939"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="940"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:spacing w:before="34" w:after="34" w:line="245" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00283C78">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-[...1 lines deleted...]
-          <w:color w:val="22272F"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>на основании </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:anchor="/document/10105807/entry/6200" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00283C78">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-[...1 lines deleted...]
-          <w:color w:val="3272C0"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, п. 1 ст. 137</w:t>
-[...844 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="940"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="34" w:after="34" w:line="245" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00283C78">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
         </w:rPr>
-        <w:t>Перечень персональных данных, не подлежащих размещению в общедоступных источниках:</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="940"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="34" w:after="34" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="940"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="34" w:after="34" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сведения об информационных ресурсах Оператора, посредством которых будет осуществляться предоставление доступа неограниченному кругу лиц и иные действия с персональными данными субъекта персональных данных:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-        <w:gridCol w:w="9072"/>
+        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...15 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационный ресурс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действия с персональными да</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нными</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="271"/>
+          <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...36 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tooltip="http://favorit.salekhardsport.ru/" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">http</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">://</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">favorit</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salekhardsport</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ru</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="869"/>
+                  <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...91 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предоставление сведений неограниченному кругу лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">http</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">://</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">salekhardsport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...108 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предоставление сведений неограниченному кругу лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГИС ЕКЖЯ (https://ek.yanao.ru/)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...74 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Передача ограниченному кругу лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Навигатор ДО детей в ЯНАО (https://pfdo.yanao.ru)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...91 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Передача ограниченному кругу лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПФДО (pfdo.ru)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...40 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Передача ограниченному кругу лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АИС «LSPORT.NET» (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://www.lsport.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">»</w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="231F20" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="939"/>
+              <w:ind w:left="61"/>
+              <w:spacing w:before="31" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...5 lines deleted...]
-              <w:t>Страховой номер Индивидуального лицевого счета в Пенсионном фонде России (СНИЛС)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Передача ограниченному кругу лиц</w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="940"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также в на официальных страницах в социальных сетях, мессенджерах, на баннерах, в заявках на участие в соревнованиях и других публичных мероприятиях.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="940"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цели выдачи настоящего согласия, его содержание, а также право на его отзыв в установленном порядке мне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разъяснены и понятны. Я уведомлен(а) о том, что в случае отзыва согласия на обработку персональных данных, оператор персональных данных вправе продолжить обработку персональных данных без согласия в соответствии с частью второй статьи 9 Федерального закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а от 27.07.2006 №152-ФЗ «О персональных данных».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящее соглашение действует со дня подписания и до дня его отзыва путем письменного обращения к Оператору в установленной форме.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="927"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:after="0" w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я уведомлен(а) о том, что в случае отзыва согласия на обработку персональных данных Оператор вправе продолжить обработку персональных данных без согласия в соответствии с ч. 2 ст. 9 Федерального закона 27 июля 2006 N 152-ФЗ «О персональных данных».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10204" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7228"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="2740"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-79" w:right="0"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...33 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...57 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidTr="009B3A18">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="142"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
+              <w:pStyle w:val="918"/>
+              <w:ind w:right="-71"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФИО представителя субъекта персональных данных полностью)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-79" w:right="0"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...32 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="42"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-138" w:right="-23"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00283C78">
-[...13 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«____» ____________________________ 20 ___ г.</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:ind w:left="-79" w:right="0"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="918"/>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="3" w:line="245" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00283C78" w:rsidRPr="00283C78" w:rsidRDefault="00283C78" w:rsidP="00283C78">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="891"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00283C78">
-[...6 lines deleted...]
-      </w:r>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:tbl>
-[...3439 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11905" w:h="16837" w:orient="portrait"/>
+      <w:pgMar w:top="680" w:right="425" w:bottom="284" w:left="992" w:header="567" w:footer="425" w:gutter="0"/>
+      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:r>
+        <w:separator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0606030504020204"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05010000000000000000"/>
   </w:font>
-  <w:font w:name="PT Astra Serif">
-[...4 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000020" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020203020204"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05010000000000000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:panose1 w:val="020B06060202020A0204"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:panose1 w:val="02020603050405020304"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:panose1 w:val="020F0502020204030204"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:r>
+        <w:separator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+      <w:r/>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="6B8D48FA"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A0AA0620"/>
-    <w:lvl w:ilvl="0" w:tplc="630C4B88">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5229" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32D2322A">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1248" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="00562F84">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2397" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6484A740">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3545" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DD92B774">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4694" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9214721C">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5843" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="408A6AA4">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6991" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7842F09C">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8140" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="476A083E">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9289" w:hanging="125"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...4 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18F95FE8"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{15C8BAA8-9EEE-47A9-AB7A-346EA5A90A33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="character" w:styleId="642">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="660"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="643">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="661"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="644">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="662"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="645">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="663"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="646">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="664"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="647">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="665"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="648">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="666"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="649">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="667"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="650">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="668"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="651">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="674"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="652">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="675"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="653">
+    <w:name w:val="Quote Char"/>
+    <w:link w:val="676"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="654">
+    <w:name w:val="Intense Quote Char"/>
+    <w:link w:val="677"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="655">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="669"/>
+    <w:link w:val="678"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="656">
+    <w:name w:val="Caption Char"/>
+    <w:basedOn w:val="680"/>
+    <w:link w:val="679"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="657">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="808"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="658">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="810"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="659" w:default="1">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00283C78"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="660">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="835"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="480" w:after="200"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="661">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="837"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="662">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="839"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="663">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="841"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="664">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="843"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="665">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="845"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="666">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="847"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="667">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="849"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="668">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="851"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="669" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="670" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:styleId="671" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...2 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:type="paragraph" w:styleId="672">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="659"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="673">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00283C78"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="674">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="855"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="252" w:lineRule="exact"/>
-      <w:ind w:left="103"/>
+      <w:contextualSpacing/>
+      <w:spacing w:before="300" w:after="200"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00283C78"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...3 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="675">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="857"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00283C78"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="676">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="859"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="677">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:link w:val="861"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="f2f2f2"/>
+      <w:pBdr>
+        <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="678">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="659"/>
+    <w:link w:val="863"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143" w:leader="none"/>
+        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="679">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="659"/>
+    <w:link w:val="867"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143" w:leader="none"/>
+        <w:tab w:val="right" w:pos="14287" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="680">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4f81bd" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="681">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="682" w:customStyle="1">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="683">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="684">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="685">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="686">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="687">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="688">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="689" w:customStyle="1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="690" w:customStyle="1">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="DA9896" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="691" w:customStyle="1">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="692" w:customStyle="1">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="693" w:customStyle="1">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="694" w:customStyle="1">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FAC192" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="695">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="696" w:customStyle="1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="697" w:customStyle="1">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="698" w:customStyle="1">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="699" w:customStyle="1">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="700" w:customStyle="1">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="701" w:customStyle="1">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="702">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="703" w:customStyle="1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="704" w:customStyle="1">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="705" w:customStyle="1">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="706" w:customStyle="1">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="707" w:customStyle="1">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="708" w:customStyle="1">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="709">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="710" w:customStyle="1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dce6f2" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dce6f2" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="711" w:customStyle="1">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="712" w:customStyle="1">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="713" w:customStyle="1">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="714" w:customStyle="1">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="715" w:customStyle="1">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="716">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8a8a8a" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8a8a8a" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="717" w:customStyle="1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="aec4e0" w:themeColor="accent1" w:themeTint="75" w:fill="aec4e0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="aec4e0" w:themeColor="accent1" w:themeTint="75" w:fill="aec4e0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="718" w:customStyle="1">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e2aead" w:themeColor="accent2" w:themeTint="75" w:fill="e2aead" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e2aead" w:themeColor="accent2" w:themeTint="75" w:fill="e2aead" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="719" w:customStyle="1">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d0dfb2" w:themeColor="accent3" w:themeTint="75" w:fill="d0dfb2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d0dfb2" w:themeColor="accent3" w:themeTint="75" w:fill="d0dfb2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="720" w:customStyle="1">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c4b7d4" w:themeColor="accent4" w:themeTint="75" w:fill="c4b7d4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c4b7d4" w:themeColor="accent4" w:themeTint="75" w:fill="c4b7d4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="721" w:customStyle="1">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="acd8e4" w:themeColor="accent5" w:themeTint="75" w:fill="acd8e4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="acd8e4" w:themeColor="accent5" w:themeTint="75" w:fill="acd8e4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="722" w:customStyle="1">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fbceaa" w:themeColor="accent6" w:themeTint="75" w:fill="fbceaa" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fbceaa" w:themeColor="accent6" w:themeTint="75" w:fill="fbceaa" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="723">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="724" w:customStyle="1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="725" w:customStyle="1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="726" w:customStyle="1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="727" w:customStyle="1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="728" w:customStyle="1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="729" w:customStyle="1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="730">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="731" w:customStyle="1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="732" w:customStyle="1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="733" w:customStyle="1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="734" w:customStyle="1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="735" w:customStyle="1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="736" w:customStyle="1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="737">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="738" w:customStyle="1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="739" w:customStyle="1">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="740" w:customStyle="1">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="741" w:customStyle="1">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="742" w:customStyle="1">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="743" w:customStyle="1">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="744">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="745" w:customStyle="1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="746" w:customStyle="1">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="747" w:customStyle="1">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="748" w:customStyle="1">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="749" w:customStyle="1">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="750" w:customStyle="1">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="751">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="752" w:customStyle="1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="753" w:customStyle="1">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="754" w:customStyle="1">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="755" w:customStyle="1">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="756" w:customStyle="1">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="757" w:customStyle="1">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="758">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="759" w:customStyle="1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="760" w:customStyle="1">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="761" w:customStyle="1">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="762" w:customStyle="1">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="763" w:customStyle="1">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="764" w:customStyle="1">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="765">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="766" w:customStyle="1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="767" w:customStyle="1">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="768" w:customStyle="1">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="769" w:customStyle="1">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="770" w:customStyle="1">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="771" w:customStyle="1">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="772">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="773" w:customStyle="1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="774" w:customStyle="1">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="775" w:customStyle="1">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="776" w:customStyle="1">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="777" w:customStyle="1">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="778" w:customStyle="1">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="779">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="780" w:customStyle="1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="781" w:customStyle="1">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="782" w:customStyle="1">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="783" w:customStyle="1">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="784" w:customStyle="1">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="785" w:customStyle="1">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="786" w:customStyle="1">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="787" w:customStyle="1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="788" w:customStyle="1">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="789" w:customStyle="1">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="790" w:customStyle="1">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="791" w:customStyle="1">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="792" w:customStyle="1">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="793" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="794" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="795" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="796" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="797" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="798" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="799" w:customStyle="1">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="800" w:customStyle="1">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="801" w:customStyle="1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="802" w:customStyle="1">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="803" w:customStyle="1">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="804" w:customStyle="1">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="805" w:customStyle="1">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="806" w:customStyle="1">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="670"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="807">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="808">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="659"/>
+    <w:link w:val="875"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="809">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="669"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="810">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="659"/>
+    <w:link w:val="878"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="811">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="669"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="812">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="813">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="283"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="814">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="815">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="850"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="816">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="817">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1417"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="818">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1701"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="819">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1984"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="820">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="2268"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="821">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="822">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="659"/>
+    <w:next w:val="659"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="823" w:customStyle="1">
+    <w:name w:val="DStyle_paragraph"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="824" w:customStyle="1">
+    <w:name w:val="DStyle_text"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="825" w:customStyle="1">
+    <w:name w:val="DStyle_text"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="826" w:customStyle="1">
+    <w:name w:val="DStyle_paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="827" w:customStyle="1">
+    <w:name w:val="DStyle_paragraph"/>
+    <w:basedOn w:val="826"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="828" w:customStyle="1">
+    <w:name w:val="DStyle_text"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="829" w:customStyle="1">
+    <w:name w:val="DStyle_text"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="830" w:customStyle="1">
+    <w:name w:val="DStyle_paragraph"/>
+    <w:basedOn w:val="826"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="831" w:customStyle="1">
+    <w:name w:val="DStyle_paragraph"/>
+    <w:basedOn w:val="830"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="832" w:customStyle="1">
+    <w:name w:val="DStyle_text"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="833" w:customStyle="1">
+    <w:name w:val="Обычный1"/>
+    <w:basedOn w:val="831"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="834" w:customStyle="1">
+    <w:name w:val="Заголовок 11"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="835" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак1"/>
+    <w:link w:val="660"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="836" w:customStyle="1">
+    <w:name w:val="Заголовок 21"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="837" w:customStyle="1">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="661"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="838" w:customStyle="1">
+    <w:name w:val="Заголовок 31"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="839" w:customStyle="1">
+    <w:name w:val="Заголовок 3 Знак1"/>
+    <w:link w:val="662"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="840" w:customStyle="1">
+    <w:name w:val="Заголовок 41"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="841" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="663"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="842" w:customStyle="1">
+    <w:name w:val="Заголовок 51"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="843" w:customStyle="1">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="664"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="844" w:customStyle="1">
+    <w:name w:val="Заголовок 61"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="845" w:customStyle="1">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="665"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="846" w:customStyle="1">
+    <w:name w:val="Заголовок 71"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="847" w:customStyle="1">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="666"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="848" w:customStyle="1">
+    <w:name w:val="Заголовок 81"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="849" w:customStyle="1">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="667"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="850" w:customStyle="1">
+    <w:name w:val="Заголовок 91"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="851" w:customStyle="1">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="668"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="852" w:customStyle="1">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="853" w:customStyle="1">
+    <w:name w:val="Без интервала1"/>
+    <w:basedOn w:val="831"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="854" w:customStyle="1">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="855" w:customStyle="1">
+    <w:name w:val="Заголовок Знак1"/>
+    <w:link w:val="674"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="856" w:customStyle="1">
+    <w:name w:val="Подзаголовок1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="857" w:customStyle="1">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="675"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="858" w:customStyle="1">
+    <w:name w:val="Цитата 21"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="859" w:customStyle="1">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:link w:val="676"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="860" w:customStyle="1">
+    <w:name w:val="Выделенная цитата1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="f2f2f2"/>
+      <w:pBdr>
+        <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="861" w:customStyle="1">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:link w:val="677"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="862" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7142" w:leader="none"/>
+        <w:tab w:val="right" w:pos="14285" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="863" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="678"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="864" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7142" w:leader="none"/>
+        <w:tab w:val="right" w:pos="14285" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="865" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="866" w:customStyle="1">
+    <w:name w:val="Название объекта1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="4f81bd"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="867" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="679"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="868" w:customStyle="1">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="869" w:customStyle="1">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="870" w:customStyle="1">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="871" w:customStyle="1">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="872" w:customStyle="1">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="873" w:customStyle="1">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="874" w:customStyle="1">
+    <w:name w:val="Текст сноски1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="875" w:customStyle="1">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="808"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="876" w:customStyle="1">
+    <w:name w:val="Знак сноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="877" w:customStyle="1">
+    <w:name w:val="Текст концевой сноски1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="878" w:customStyle="1">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:link w:val="810"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="879" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="880" w:customStyle="1">
+    <w:name w:val="Оглавление 11"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="881" w:customStyle="1">
+    <w:name w:val="Оглавление 21"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="283"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="882" w:customStyle="1">
+    <w:name w:val="Оглавление 31"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="883" w:customStyle="1">
+    <w:name w:val="Оглавление 41"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="850"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="884" w:customStyle="1">
+    <w:name w:val="Оглавление 51"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="885" w:customStyle="1">
+    <w:name w:val="Оглавление 61"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1417"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="886" w:customStyle="1">
+    <w:name w:val="Оглавление 71"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1701"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="887" w:customStyle="1">
+    <w:name w:val="Оглавление 81"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1984"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="888" w:customStyle="1">
+    <w:name w:val="Оглавление 91"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="2268"/>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="889" w:customStyle="1">
+    <w:name w:val="Заголовок оглавления1"/>
+    <w:basedOn w:val="831"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="890" w:customStyle="1">
+    <w:name w:val="Перечень рисунков1"/>
+    <w:basedOn w:val="833"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="891" w:customStyle="1">
+    <w:name w:val="DStyle_paragraph"/>
+    <w:basedOn w:val="830"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="892" w:customStyle="1">
+    <w:name w:val="Заголовок 12"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:right="-1044"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="893" w:customStyle="1">
+    <w:name w:val="Заголовок 22"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:right="-1044"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="894" w:customStyle="1">
+    <w:name w:val="Заголовок 32"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="895" w:customStyle="1">
+    <w:name w:val="Обычный2"/>
+    <w:basedOn w:val="891"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="896" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="897" w:customStyle="1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="898" w:customStyle="1">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="899" w:customStyle="1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="900" w:customStyle="1">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="901" w:customStyle="1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="902" w:customStyle="1">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="903" w:customStyle="1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="904" w:customStyle="1">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="905" w:customStyle="1">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="906" w:customStyle="1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="907" w:customStyle="1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="908" w:customStyle="1">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="909" w:customStyle="1">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="910" w:customStyle="1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="911" w:customStyle="1">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="912" w:customStyle="1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="913" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="914" w:customStyle="1">
+    <w:name w:val="Гиперссылка2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000ff"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="915" w:customStyle="1">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="916" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="917" w:customStyle="1">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="918" w:customStyle="1">
+    <w:name w:val="Основной текст1"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:right="-477"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="919" w:customStyle="1">
+    <w:name w:val="Список1"/>
+    <w:basedOn w:val="918"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="920" w:customStyle="1">
+    <w:name w:val="Название объекта2"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="921" w:customStyle="1">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="922" w:customStyle="1">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:right="-1044"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="923" w:customStyle="1">
+    <w:name w:val="Текст выноски1"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="924" w:customStyle="1">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="925" w:customStyle="1">
+    <w:name w:val="Без интервала2"/>
+    <w:basedOn w:val="891"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="926" w:customStyle="1">
+    <w:name w:val="Абзац списка2"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="927" w:customStyle="1">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="928" w:customStyle="1">
+    <w:name w:val="docdata"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="929" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="930" w:customStyle="1">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="929"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="931" w:customStyle="1">
+    <w:name w:val="Заголовок2"/>
+    <w:basedOn w:val="895"/>
+    <w:qFormat/>
     <w:pPr>
       <w:ind w:left="96"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:styleId="932" w:customStyle="1">
     <w:name w:val="Заголовок Знак"/>
-    <w:basedOn w:val="a0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00283C78"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:styleId="933" w:customStyle="1">
+    <w:name w:val="T1"/>
     <w:qFormat/>
-    <w:rsid w:val="00283C78"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="934" w:customStyle="1">
+    <w:name w:val="T2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="935" w:customStyle="1">
+    <w:name w:val="T3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="936" w:customStyle="1">
+    <w:name w:val="T4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="937" w:customStyle="1">
+    <w:name w:val="T5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="938" w:customStyle="1">
+    <w:name w:val="T6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="939" w:customStyle="1">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="830"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="252" w:lineRule="exact"/>
-[...12 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="27"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:vanish/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
-    <w:tblPr>
-[...16 lines deleted...]
-    <w:rsid w:val="00283C78"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="940" w:customStyle="1">
+    <w:name w:val="Основной текст2"/>
+    <w:basedOn w:val="830"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:vanish/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="941" w:customStyle="1">
+    <w:name w:val="T1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="942" w:customStyle="1">
+    <w:name w:val="T2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="943" w:customStyle="1">
+    <w:name w:val="T3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="944" w:customStyle="1">
+    <w:name w:val="T4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="945" w:customStyle="1">
+    <w:name w:val="T5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="946" w:customStyle="1">
+    <w:name w:val="T6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="947" w:customStyle="1">
+    <w:name w:val="T1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="948" w:customStyle="1">
+    <w:name w:val="T2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="949" w:customStyle="1">
+    <w:name w:val="T3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="950" w:customStyle="1">
+    <w:name w:val="T4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="951" w:customStyle="1">
+    <w:name w:val="T5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="952" w:customStyle="1">
+    <w:name w:val="T6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="953" w:customStyle="1">
+    <w:name w:val="T1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="954" w:customStyle="1">
+    <w:name w:val="T2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="955" w:customStyle="1">
+    <w:name w:val="T3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="956" w:customStyle="1">
+    <w:name w:val="T4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="957" w:customStyle="1">
+    <w:name w:val="T5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="958" w:customStyle="1">
+    <w:name w:val="T6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="959" w:customStyle="1">
+    <w:name w:val="T1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="960" w:customStyle="1">
+    <w:name w:val="T2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="961" w:customStyle="1">
+    <w:name w:val="T3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="962" w:customStyle="1">
+    <w:name w:val="T4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="963" w:customStyle="1">
+    <w:name w:val="T5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="964" w:customStyle="1">
+    <w:name w:val="T6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://favorit.salekhardsport.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfdo.yanao.ru/app" TargetMode="External"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://favorit.salekhardsport.ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Р7-Офис/7.3.0.0</Application>
+  <Company>ФАВОРИТ</Company>
+  <DocSecurity>0</DocSecurity>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
+  <ScaleCrop>false</ScaleCrop>
+  <SharedDoc>false</SharedDoc>
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
-[...13 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>